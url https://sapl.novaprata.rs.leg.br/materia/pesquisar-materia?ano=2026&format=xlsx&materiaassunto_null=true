--- v0 (2026-04-17)
+++ v1 (2026-06-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1074" uniqueCount="514">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1730" uniqueCount="798">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -946,95 +946,524 @@
     <t>estudo para construção de uma via alternativa à Estrada Buarque de Macedo.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1624/ped_ind_74.doc</t>
   </si>
   <si>
     <t>oficiamento ao Instituto Geral de Perícias do RS, sobre implantação de estação biométrica no Posto de Identificação.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1625/ped_ind_75.doc</t>
   </si>
   <si>
     <t>substituição de pavimentação em faixas de segurança e sinalização de trânsito.</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1637/ped_ind_no76.docx</t>
+  </si>
+  <si>
+    <t>solicita instalação de uma tubulação próxima a empresa localizada no Bairro Rio Branco.</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1638/ped_ind_no77.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre sistema de confirmação prévia de atendimento na Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1639/ped_ind_no78.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre Políticas Públicas voltadas à saúde da mulher na menopausa.</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1640/ped_ind_no79.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre a instalação de um banco vermelho no entorno da Câmara como símbolo de combate a violência contra a mulher.</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1641/ped_ind_no80.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre a reposição de arborização urbana degradada especialmente nas vias urbanas centrais citadas.</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1650/ped_ind_no81.docx</t>
+  </si>
+  <si>
+    <t>oficiamento às operadoras de telefonia celular Vivo e Claro, referente a tecnologia 5G.</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1661/ped_ind_no82.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre modernização do sistema de Alvará de Localização e Funcionamento.</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Gilmar Peruzzo</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1662/ped_ind_no83.doc</t>
+  </si>
+  <si>
+    <t>Proposição para Homenagear através de Voto de Louvor ao Sr. Antônio Itacir Nalin</t>
+  </si>
+  <si>
+    <t>1663</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1663/ped_ind_no_84.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre a continuidade da pavimentação da Rua dos Jasmins, no Bairro São João Bosco.</t>
+  </si>
+  <si>
+    <t>1671</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1671/ped_ind_no86.docx</t>
+  </si>
+  <si>
+    <t>solicita que seja realizado o passeio público e poda das árvores, na esquina da Av. Cônego Peres com a Rua Clemente Tarasconi.</t>
+  </si>
+  <si>
+    <t>1672</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1672/ped_ind_no87.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre adesão ao Programa Estadual de fortalecimento da rede de atendimento às mulheres vítimas de violência.</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1673/ped_ind_no88.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre continuidade de Estrada Vicinal na Divisa com Vila Flores.</t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1674/ped_ind_no89.doc</t>
+  </si>
+  <si>
+    <t>devolução do duodécimo para construção de Rua Marginal a Rodovia BR 470.</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1675/ped_ind_no90.doc</t>
+  </si>
+  <si>
+    <t>dispõe sobre solicitação de estudo para instalação de sinaleira no entroncamento das Avenidas Placidina de Araújo e Fernando Luzzatto</t>
+  </si>
+  <si>
+    <t>1683</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1683/ped_ind_no91.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre Projeto Piloto Programa de Desenvolvimento de Força, Saúde e Prontidão Física Escolar.</t>
+  </si>
+  <si>
+    <t>1684</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1684/ped_ind_no92.docx</t>
+  </si>
+  <si>
+    <t>oficiamento às Secretarias de Obras e Urbanismo para melhorias no trajeto até o SAMU.</t>
+  </si>
+  <si>
+    <t>1685</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1685/ped_ind_no93.docx</t>
+  </si>
+  <si>
+    <t>estudo de readequação do trânsito nas Ruas Prudente de Morais e Silvério dos Reis, no centro da cidade, visando implantação de sentido único de circulação nas vias.</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1687/ped_ind_no94.docx</t>
+  </si>
+  <si>
+    <t>sugere a elaboração de Projeto de Lei sobre a proteção e o bem-estar de cães e gatos no Município.</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1692/ped_ind_no95.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre iluminação pública no trecho conhecido como Quilômetro de Arrancada.</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1693/ped_ind_no96.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre medidas de segurança e melhoria da visibilidade no trânsito Municipal.</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1694/ped_ind_no97.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre recuperação de calçamento e desentupimento de bueiros em diversos locais.</t>
+  </si>
+  <si>
+    <t>1697</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1697/pedido_de_ind._no_98.2026.docx</t>
+  </si>
+  <si>
+    <t>solicita vistoria nos loteamentos e terrenos do Bairro Maragata</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1698/pedido_de_ind._no_99.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre roçadas e melhorias no acostamento da Estrada Buarque de Macedo</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1699/pedido_de_ind._no_100.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre avaliação de possibilidade de funcionamento das creches municipais no mês de janeiro</t>
+  </si>
+  <si>
+    <t>1700</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1700/pedido_de_ind._no_101.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre colocação de vidros em parada de ônibus na Estrada Buarque de Macedo.</t>
+  </si>
+  <si>
+    <t>1701</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1701/pedido_de_ind._no_102.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre estudo de viabilidade para vagas em creches particulares</t>
+  </si>
+  <si>
+    <t>1702</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1702/pedido_de_ind._no_103.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre designação de servidor para atendimento no Posto da Receita Federal</t>
+  </si>
+  <si>
+    <t>1703</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1703/pedido_de_ind._no_104.2026.docx</t>
+  </si>
+  <si>
+    <t>vistoria e contenção de barranco junto ao Colégio Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1704/pedido_de_ind._no_105.2026.docx</t>
+  </si>
+  <si>
+    <t>Iluminação pública na Linha Senador Otaviano, no Morro da Antena</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1705/pedido_de_ind._no_106.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre criação de Departamento de Bem-Estar e Defesa Animal</t>
+  </si>
+  <si>
+    <t>1706</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1706/pedido_de_ind._no_107.2026.docx</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo de viabilidade para pavimentação asfáltica das Vias Urbanas</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1707/pedido_de_ind._no_108.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre iluminação pública na Linha General Osório.</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1708/pedido_de_ind._no_109.2026.docx</t>
+  </si>
+  <si>
+    <t>propõe Projeto de Lei sobre "Abril Azul" para conscientização sobre o Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1709/pedido_de_ind._no110.2026.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre melhorias na Linha Senador Otaviano, no Gramado</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_legislativo_01.2026_-_altera_cargo.docx</t>
   </si>
   <si>
     <t>Altera a denominação, os requisitos, a remuneração e as atribuições de cargo em comissão da Câmara Municipal de Vereadores de Nova Prata e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1549/pl_legis_002.26.docx</t>
   </si>
   <si>
     <t>Determina o Poder Executivo a enviar cópias dos Decretos Executivos.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº 03/2026 AO PROJETO DE LEI DO LEGISLATIVO Nº 02/2026_x000D_
 DETERMINA AO PODER EXECUTIVO MUNICIPAL O ENVIO AO PODER LEGISLATIVO DE DECRETOS EXECUTIVOS.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1617/pl_no4-_legis.docx</t>
   </si>
   <si>
     <t>altera os Art. 4º, 5º e 7º da Lei Municipal nº11.030/2023.</t>
   </si>
   <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1631/proj_lei_no5_leg..docx</t>
+  </si>
+  <si>
+    <t>institui o Fundo Municipal de Bem-Estar Animal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1658</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1658/pl_no7_leg..docx</t>
+  </si>
+  <si>
+    <t>altera a Lei Municipal nº 10.857, de 27 de maio de 2022, para ampliar o número de cargos de Auxiliar de Secretaria e inclui disposição sobre a revisão das remunerações, no âmbito da Câmara Municipal de Vereadores de Nova Prata/RS, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1493</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Umberto Luiz Carnevalli</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_001.2026_denomina_ruas_lot._sbroglio.doc</t>
   </si>
   <si>
     <t>Denomina Rua Luiz Ledur a rua “A” e Rua Erasmo Bombardelli a rua “B” do Loteamento Sbroglio do Município de Nova Prata e dá outras providências.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_002.2026_contratacao_temporaria_ed_fisica_arte_historia_ok.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE PARA O ANO LETIVO DE 2026, ATÉ 03 PROFESSORES DE EDUCAÇÃO FÍSICA, E ATÉ 03 PROFESSORES DE ARTE e 01 (UM) PROFESSOR DE HISTÓRIA, PARA ATENDER EXCEPCIONAL INTERESSE PÚBLICO.</t>
@@ -1261,50 +1690,287 @@
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1609/pl_exec_27.docx</t>
   </si>
   <si>
     <t>altera anexo X da Lei nº 9.866, de 19 de setembro de 2017 que estabelece o Código Tributário do Município, consolida a legislação tributária e dá outras providências. (altera a tabela de valores para Licenciamento ambiental).</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1615/pl_exec._no28.docx</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal a proceder na desafetação de áreas públicas pertencentes ao Município e dá outras providências. (Área verde e espaço livre de uso público).</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1616/pl_exec._no29.docx</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo Municipal firmar termo de permissão de uso de imóvel gratuito com o Hospital São João Batista e dá outras providências. (Base de atendimento imóvel do SAMU).</t>
   </si>
   <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_exec._no30.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a realizar a contratação temporária por excepcional interesse público 1 (Um) Odontólogo do PSF 40h, para exercer suas funções junto a Secretaria de Saúde e dá outras providências. (Posto de Saúde do Bairro Santa Cruz, a atual servidora está de Licença Maternidade).</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1629/pl_exec._no31.docx</t>
+  </si>
+  <si>
+    <t>reorganiza o Conselho Municipal de Turismo – COMTUR, institui o Fundo Municipal de Turismo – FUMTUR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1630/pl_exec._no32.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal, firmar Termo de Repasse com a entidade Representação Central da Comunidade Brasileiro-Polonesa do Brasil – BRASPOL.</t>
+  </si>
+  <si>
+    <t>1644</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1644/proj_no33_-_exec..docx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 33/2026, autoriza o Poder Executivo Municipal autorizado a receber, em doação gratuita, uma área de terras urbana com superfície de 864,63 m², objeto da matrícula nº28.619 do Registro de Imóveis e Imóveis da Comarca de Nova Prata e dá outras providências. (Localizada na Rua Itália, já utilizada como via pública).</t>
+  </si>
+  <si>
+    <t>1645</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1645/proj_no34_-_exec..docx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 34/2026, autoriza o Poder Executivo Municipal a abrir crédito especial no orçamento vigente, por redução orçamentária e dá outras providências. (Secretaria da Saúde, no valor de R$ 54.176,64 (cinquenta e quatro mil, cento e setenta e seis reais e sessenta e quatro centavos) para readequação das dotações orçamentárias).</t>
+  </si>
+  <si>
+    <t>1646</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1646/proj_no35_-_exec..docx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 35/2026, autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por superávit financeiro do ano de 2025 e dá outras providências. (Secretaria de Assistência Social e Habitação, no valor de R$ 761.079,93 (setecentos e sessenta e um mil e setenta e nove reais e noventa e três centavos) para projetos e atividades).</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1647/proj_no36_-_exec..docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por superávit financeiro do ano de 2025 e dá outras providências. (Secretaria de Educação, no valor de no valor de R$ 640.000,00 (seiscentos e quarenta mil reais) para a aquisição de 16 lousas interativas para as Escolas de Ensino Fundamental do Munícipio).</t>
+  </si>
+  <si>
+    <t>1648</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1648/proj_no37_-_exec..docx</t>
+  </si>
+  <si>
+    <t>autoriza o Município de Nova Prata a receber em doação área de terra, realizar o ressarcimento de despesas cartorárias, e da outras providências. (Fração ideal de 30,38m², do imóvel registrado sob a matricula nº 28.475 para realizar abertura/prolongamento da Avenida Placidina de Araújo).</t>
+  </si>
+  <si>
+    <t>1652</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1652/pl_no38_exec..docx</t>
+  </si>
+  <si>
+    <t>denomina Rua “A”, do Loteamento Chiomento II, que passará a denominar-se Rua Jair Antônio Lorencet, no Município de Nova Prata, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1653/pl_no39_exec..docx</t>
+  </si>
+  <si>
+    <t>cria vagas para cargo público de provimento efetivo. (Uma vaga para o cargo de Psicólogo 33hs, para atender profissionais da Educação).</t>
+  </si>
+  <si>
+    <t>1654</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1654/pl_no40_exec.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por superávit financeiro do ano de 2025 e dá outras providências. (Secretaria de Agricultura, Abastecimento e Meio Ambiente, no valor de R$ 350.000,00 (trezentos e cinquenta mil reais) para serviços terceirizados de máquinas e equipamentos).</t>
+  </si>
+  <si>
+    <t>1655</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1655/pl_no41_exec..docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por superávit financeiro do ano de 2025, e dá outras providências. (Secretaria de Obras e Saneamento, no valor de R$ 127.000,00 (cento e vinte e sete mil reais), para aquisição de um veículo).</t>
+  </si>
+  <si>
+    <t>1656</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1656/pl_no42_exec..docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por superávit financeiro do ano de 2025, e dá outras providências. (Secretaria de Saúde, no valor de R$ 1.000.000,00 (um milhão de reais) para manutenção assistência médica/odontológica).</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1657/pl_no43_exec..docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a receber em forma de cessão de uso de imóvel de propriedade Stella, Stella e Cia LTDA, e dá outras providências. (Utilização do espaço para a realização de eventos culturais promovidos pelo Município).</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1666/pl_no44.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito especial no orçamento vigente, por Auxílio/Convênio recebido do Estado, e dá outras providências. (Secretaria Municipal de Saúde, no valor de R$116.645,60 (cento e dezesseis mil reais com seiscentos e quarenta e cinco reais com sessenta centavos), através do Programa de Incentivos Hospitalares- repasse ao Hospital).</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1667/pl_no45.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por Auxílio/Convênio recebido do Estado, e dá outras providências. (Secretaria Municipal de Saúde, no valor de R$56.700,00 (cinquenta e seis mil com setecentos reais), através do Programa Inverno Gaúcho com Saúde- repasse ao Hospital)</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1668/pl_no46.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por superávit financeiro do ano de 2025, e dá outras providências. (no valor total de R$590.000,00 (quinhentos e noventa mil reais), sendo R$ 240.000,00 para Obras da Entidade AAMA; R$ 150.000,00 Contratação de terceirizados para Projetos e R$ 200.000,00 para distribuição de britas para os produtores rurais).</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1669/pl_no47.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por Auxílio/Convênio recebido da União, e dá outras providências. (Secretaria Municipal de Saúde, no valor de R$227.869,09 (duzentos e vinte e sete mil com oitocentos e sessenta e nove reais com nove centavos), repasse ao Hospital.</t>
+  </si>
+  <si>
+    <t>1678</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1678/pl_no48_-__credito_suplementar.docx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 48/2026, autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por Auxílio/Convênio recebido do Estado, e dá outras providências. (Secretaria de Saúde, no valor de R$ 232.991,20 (duzentos e trinta e dois mim com novecentos e noventa e um reais com vinte centavos), através do Programa Assistir 2026- Incentivo Extra Ambulatório de Oftalmologia- Custeio de Atividades Hospitalares).</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1679/pl_no49_-__credito_suplementar.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por Auxílio/Convênio recebido do Estado, e dá outras providências. (Secretaria de Saúde, no valor de R$ 113.400,00 (cento e treze mil reais com quatrocentos reais), através do Programa Inverno Gaúcho 2026 – Leitos de Suporte Ventilatório Adulto – Custeio de Atividade Hospitalares).</t>
+  </si>
+  <si>
+    <t>1680</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1680/pl_no50_-__credito_suplementar.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito suplementar no orçamento vigente, por superávit financeiro do ano de 2025, e dá outras providências. (Secretaria de Administração, no valor de R$ 1.350.000,00 (um milhão e trezentos e cinquenta mil reais), para construção de um pavilhão na Garagem Municipal e Secretaria de Agricultura, no valor de R$ 50.000,00 (cinquenta mil reais) para Manutenção do Programa Controle de Natalidade de Cães/Gatos- Contratação de empresa especializada em castração).</t>
+  </si>
+  <si>
+    <t>1681</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1681/pl_no51_-__credito_especial.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a abrir crédito especial no orçamento vigente, por superávit financeiro do ano de 2025, e dá outras providências. (Secretaria de Assistência Social e Habitação, no valor de R$ 275.000,00 (duzentos e setenta e cinco mil reais), para a compra de um veículo destinado a APAE).</t>
+  </si>
+  <si>
+    <t>1682</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1682/pl_no52_-_termo_de_fomento__apae.docx</t>
+  </si>
+  <si>
+    <t>autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais – APAE de Nova Prata e autoriza o repasse de valores. (Repasse no valor de R$ 275.000,00 (duzentos e setenta e cinco reais), para aquisição de um veículo).</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1688/projeto_de_lei_053_-___altera_conselho_de_cultura.docx</t>
+  </si>
+  <si>
+    <t>altera o Art. 2° da Lei Municipal n° 9.842/2017 que dispõe sobre o Conselho Municipal de Cultura, e dá outras providências. (Adequação na composição, atualmente são 4 representantes do Poder Executivo e 7 representantes da sociedade civil).</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1689/projeto_de_lei_054_-_divulgacao_roteiros_turasticos.docx</t>
+  </si>
+  <si>
+    <t>institui critérios mínimos para qualificação, organização e divulgação de atrativos e empreendimentos turísticos no Município de Nova Prata e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1690</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1690/projeto_de_lei_055_-_integracao_de_np_nos_roteiros.docx</t>
+  </si>
+  <si>
+    <t>institui a participação do Município de Nova Prata na Região Turística Uva e Vinho e no Destino Turístico Termas e Longevidade, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1521</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Proposta de Emenda Plenária ao Projeto de Lei nº 001/2026, que denomina Rua Luiz Leduc a rua “A” e Rua Erasmo Bombardelli a rua “B” do Loteamento Sbroglio do Município de Nova Prata e dá outras providências</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>Altera as Leis Municipais que Cria a Coordenadoria de Escola Cívico-Militar, sobre o Projeto de Lei Executivo nº194/2025.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1530/emenda_pl_201.2025.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 201/2025, que altera a Lei Municipal nº 1.595/1982 que institui o código de edificações.</t>
@@ -1417,89 +2083,200 @@
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1589/ped_inf_08.2026.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre Servidores Municipais.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1618/ped_inf_09.docx</t>
   </si>
   <si>
     <t>dispõe sobre as atividades das atendentes de creche.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1619/ped_inf_10.docx</t>
   </si>
   <si>
     <t>requer informações e documentos relacionado ao contrato de concessão entre o Munícipio e a CORSAN/AEGEA.</t>
   </si>
   <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1632/ped_inf_no12.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre os servidores da Secretaria de Agricultura, Abastecimento e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1633/ped_inf_no13.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre maquinário e equipamentos operacionais da Secretaria de Agricultura, Abastecimento e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1634/ped_inf_no14.docx</t>
+  </si>
+  <si>
+    <t>dispõe sobre a pavimentação asfáltica realizada na Linha Garibaldi.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1635/ped_inf_no15.docx</t>
+  </si>
+  <si>
+    <t>informações referentes aos imóveis locados pelo Munícipio.</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1636/ped_inf_no16.docx</t>
+  </si>
+  <si>
+    <t>informações sobre valores da taxa de lixo e contrato da prestação de serviço.</t>
+  </si>
+  <si>
+    <t>1659</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1659/ped_inf_no17.docx</t>
+  </si>
+  <si>
+    <t>solicita informações à Vigilância Sanitária.</t>
+  </si>
+  <si>
+    <t>1660</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1660/ped_inf_no18.docx</t>
+  </si>
+  <si>
+    <t>solicita informações a Secretaria de Educação.</t>
+  </si>
+  <si>
+    <t>1691</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1691/ped_inf_no19.docx</t>
+  </si>
+  <si>
+    <t>solicita o edital que institui o Processo Seletivo de Monitores de Alunos com Necessidades Especiais.</t>
+  </si>
+  <si>
     <t>1532</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1532/proj_de_resolucao.docx</t>
   </si>
   <si>
     <t>Autoriza a devolução do duodécimo parcial ao Poder Executivo.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1542/projeto_de_resolucao_01.2026.docx</t>
   </si>
   <si>
     <t>Autoriza a devolução parcial antecipada de valores do duodécimo ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1522/requerimento_01.2026.docx</t>
   </si>
   <si>
     <t>Justifica-se a ausência na 02º Sessão Ordinária do dia 09/02/2026.</t>
   </si>
   <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1643/req._eraldo.docx</t>
+  </si>
+  <si>
+    <t>Requerimento de Justificativa de Falta na Sessão do dia 13/04/2026</t>
+  </si>
+  <si>
+    <t>1670</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_04.2026_vinicio.doc</t>
+  </si>
+  <si>
+    <t>dispõe sobre oficiamento à Cooperfar.</t>
+  </si>
+  <si>
+    <t>1676</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1676/requerimento_paraiba.docx</t>
+  </si>
+  <si>
+    <t>Justifica-se falta na 15º Sessão Ordinária, na data de 18/05/2026.</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>Agenor Minozzo</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1696/requerimento_agenor.docx</t>
+  </si>
+  <si>
+    <t>Justifica-se ausência na 17ª Sessão Ordinária em 01 de junho de 2026</t>
+  </si>
+  <si>
     <t>1498</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
     <t>Secretaria da Câmara - SEC</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1498/ata_da_1a_extraordinaria_em_12.01.2026.docx</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DA CÂMARA MUNICIPAL DE VEREADORES, REALIZADA NO DIA 12 DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1509/ata_02.02.docx</t>
   </si>
   <si>
     <t>Ata da 1ª Sessão Ordinária realizada em 02 de fevereiro de 2026.</t>
@@ -1553,50 +2330,125 @@
     <t>1590</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1590/ata_da_7a_sessao_ordinaria_da_camara_municipal_de_vereadores_de_nova_prata.docx</t>
   </si>
   <si>
     <t>Ata da 7ª Sessão Ordinária realizada em 16 de março de 2026.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1606/ata_8a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Ata da 8ª Sessão Ordinária</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1626/ata.docx</t>
   </si>
   <si>
     <t>Ata da 9ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1642/ata_10a_sessao.docx</t>
+  </si>
+  <si>
+    <t>Ata da 10ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1649</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1649/ata_11o_sessao.docx</t>
+  </si>
+  <si>
+    <t>Ata da 11ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1651</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1651/ata_12o_sessao.docx</t>
+  </si>
+  <si>
+    <t>Ata da 12ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1664</t>
+  </si>
+  <si>
+    <t>Plenário - PLEN</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1664/ata_13o_sessao_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>Ata da 13ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1665</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1665/ata_14a_sessao_ordinaria.docx</t>
+  </si>
+  <si>
+    <t>Ata da 14ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1677</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1677/ata_15o.docx</t>
+  </si>
+  <si>
+    <t>Ata da 15ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1686</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1686/ata_16a_sessao.docx</t>
+  </si>
+  <si>
+    <t>Ata da 16ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1695/ata_17o_sessao.docx</t>
+  </si>
+  <si>
+    <t>Ata da 17ª Sessão Ordinária</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1900,56 +2752,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1502/ped_ind_02.2026_adriana.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1503/ped_ind_03.2026_lindon.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1504/ped_ind_04.2026_vini.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1505/ped_ind_05.2026_vini.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1506/ped_ind_06.2025_vini.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1507/ped_ind_07.2026_vini_e_adri.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1511/pedido_08.26.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1512/pedido_09.26.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_10.26.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1514/pedido_11.26.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1515/pedido_12.26.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1516/pedido_13.26.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1517/pedido_14.26.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1518/pedido_15.26.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1519/pedido_16.26.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1520/pedido_17.26.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1523/ped._ind._18.26.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1525/ped._ind._19.26.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1526/ped._ind._20.26.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1527/ped._ind._21.26.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1533/ped_ind_22.26.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1538/ped_de_ind_23.26.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1540/ped_de_ind_25.26.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1548/ped._ind._26.26.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1550/ped._ind._27.26.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1551/ped._ind._28.26.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1552/ped._ind._29.26.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1553/ped._ind._30.26.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1554/ped._ind._31.26.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1560/ped_ind_no32.26.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1561/ped_ind_no33.26.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1562/ped_ind_no34.26.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1563/ped_ind_no35.26.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1564/ped_ind_no36.26.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1565/ped_ind_no37.26.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1566/ped_ind_no38.26.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1567/ped_ind_no39.26.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1568/ped_ind_no40.26.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1569/ped_ind_no41.26.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1570/ped_ind_no42.26.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1580/ped_ind_no43.2026.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1581/ped_ind_no44.2026.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1582/ped_ind_no45.2026.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1583/ped_ind_no46.2026.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1584/ped_ind_no47.2026.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1585/ped_ind_no48.2026.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1587/ped_ind_no51.2026.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1588/ped_ind_no52.2026.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1595/ped_ind_53.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1596/ped_ind_54.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1597/ped_ind_55.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1598/ped_ind_56.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1599/ped_ind_57.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1600/ped_ind_58.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1601/ped_ind_59.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1602/ped_ind_60.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1603/ped_ind_61.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1604/ped_ind_62.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1605/ped_ind_63.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1610/ped_ind_no64.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1611/ped_ind_no65.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1612/ped_ind_no66.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1613/ped_ind_no67.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1614/ped_ind_no68.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1620/ped_ind_70.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1621/ped_ind_71.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1622/ped_ind_72.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1623/ped_ind_73.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1624/ped_ind_74.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1625/ped_ind_75.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_legislativo_01.2026_-_altera_cargo.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1549/pl_legis_002.26.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1617/pl_no4-_legis.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_001.2026_denomina_ruas_lot._sbroglio.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_002.2026_contratacao_temporaria_ed_fisica_arte_historia_ok.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_003.2026_convenio_hsjb.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_004.2026__prorroga_contratacao_nutricionista.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_005.2026_credito_suplementar__saude-hospital.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_06_-_credito_especial__reducao_saude_repasse_parai.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1510/proj._de_lei_007.26_novo_executivo..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1534/proj_de_lei_executivo_08.26.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1543/pl_exec._009.26.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_exec._010.26.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_exec._011.26.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1546/pl_exec._012.26.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1547/pl_exec._013.26.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1557/pl_exec._014.26-_novo.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1572/proj_exec_15.26.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1573/proj_exec_16.26.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1574/proj_exec_17.26.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1575/proj_exec_18.26.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1576/proj_exec_19.26.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1577/proj_exec_20.26.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1578/proj_exec_21.26.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1591/pl_exec_22.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_exec_23.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1593/pl_exec_24.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1607/pl_exec_25.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1608/pl_exec_26.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1609/pl_exec_27.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1615/pl_exec._no28.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1616/pl_exec._no29.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1530/emenda_pl_201.2025.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1528/emenda_02-_em_plenario.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1627/emenda.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1579/mocao_de_apoio_1.26.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1508/ped_inf_01.2026_lindon.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1524/ped._inf._02.26.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1535/ped_de_inf._03.26.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1536/ped_de_inf_04.26.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1537/ped_de_inf_05.26.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1558/ped_inf_no6.26.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1559/ped_inf_no7.26.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1589/ped_inf_08.2026.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1618/ped_inf_09.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1619/ped_inf_10.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1532/proj_de_resolucao.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1542/projeto_de_resolucao_01.2026.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1522/requerimento_01.2026.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1498/ata_da_1a_extraordinaria_em_12.01.2026.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1509/ata_02.02.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1531/ata_09.02.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1541/ata_18.02.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1555/ata_23.02.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1556/ata_sessao_02.03.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1571/ata_09.03.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1590/ata_da_7a_sessao_ordinaria_da_camara_municipal_de_vereadores_de_nova_prata.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1606/ata_8a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1626/ata.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1502/ped_ind_02.2026_adriana.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1503/ped_ind_03.2026_lindon.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1504/ped_ind_04.2026_vini.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1505/ped_ind_05.2026_vini.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1506/ped_ind_06.2025_vini.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1507/ped_ind_07.2026_vini_e_adri.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1511/pedido_08.26.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1512/pedido_09.26.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_10.26.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1514/pedido_11.26.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1515/pedido_12.26.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1516/pedido_13.26.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1517/pedido_14.26.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1518/pedido_15.26.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1519/pedido_16.26.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1520/pedido_17.26.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1523/ped._ind._18.26.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1525/ped._ind._19.26.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1526/ped._ind._20.26.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1527/ped._ind._21.26.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1533/ped_ind_22.26.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1538/ped_de_ind_23.26.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1540/ped_de_ind_25.26.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1548/ped._ind._26.26.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1550/ped._ind._27.26.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1551/ped._ind._28.26.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1552/ped._ind._29.26.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1553/ped._ind._30.26.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1554/ped._ind._31.26.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1560/ped_ind_no32.26.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1561/ped_ind_no33.26.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1562/ped_ind_no34.26.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1563/ped_ind_no35.26.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1564/ped_ind_no36.26.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1565/ped_ind_no37.26.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1566/ped_ind_no38.26.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1567/ped_ind_no39.26.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1568/ped_ind_no40.26.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1569/ped_ind_no41.26.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1570/ped_ind_no42.26.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1580/ped_ind_no43.2026.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1581/ped_ind_no44.2026.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1582/ped_ind_no45.2026.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1583/ped_ind_no46.2026.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1584/ped_ind_no47.2026.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1585/ped_ind_no48.2026.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1587/ped_ind_no51.2026.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1588/ped_ind_no52.2026.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1595/ped_ind_53.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1596/ped_ind_54.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1597/ped_ind_55.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1598/ped_ind_56.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1599/ped_ind_57.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1600/ped_ind_58.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1601/ped_ind_59.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1602/ped_ind_60.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1603/ped_ind_61.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1604/ped_ind_62.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1605/ped_ind_63.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1610/ped_ind_no64.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1611/ped_ind_no65.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1612/ped_ind_no66.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1613/ped_ind_no67.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1614/ped_ind_no68.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1620/ped_ind_70.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1621/ped_ind_71.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1622/ped_ind_72.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1623/ped_ind_73.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1624/ped_ind_74.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1625/ped_ind_75.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1637/ped_ind_no76.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1638/ped_ind_no77.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1639/ped_ind_no78.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1640/ped_ind_no79.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1641/ped_ind_no80.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1650/ped_ind_no81.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1661/ped_ind_no82.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1662/ped_ind_no83.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1663/ped_ind_no_84.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1671/ped_ind_no86.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1672/ped_ind_no87.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1673/ped_ind_no88.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1674/ped_ind_no89.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1675/ped_ind_no90.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1683/ped_ind_no91.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1684/ped_ind_no92.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1685/ped_ind_no93.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1687/ped_ind_no94.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1692/ped_ind_no95.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1693/ped_ind_no96.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1694/ped_ind_no97.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1697/pedido_de_ind._no_98.2026.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1698/pedido_de_ind._no_99.2026.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1699/pedido_de_ind._no_100.2026.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1700/pedido_de_ind._no_101.2026.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1701/pedido_de_ind._no_102.2026.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1702/pedido_de_ind._no_103.2026.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1703/pedido_de_ind._no_104.2026.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1704/pedido_de_ind._no_105.2026.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1705/pedido_de_ind._no_106.2026.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1706/pedido_de_ind._no_107.2026.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1707/pedido_de_ind._no_108.2026.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1708/pedido_de_ind._no_109.2026.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1709/pedido_de_ind._no110.2026.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_legislativo_01.2026_-_altera_cargo.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1549/pl_legis_002.26.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1617/pl_no4-_legis.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1631/proj_lei_no5_leg..docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1658/pl_no7_leg..docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_001.2026_denomina_ruas_lot._sbroglio.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_002.2026_contratacao_temporaria_ed_fisica_arte_historia_ok.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_003.2026_convenio_hsjb.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_004.2026__prorroga_contratacao_nutricionista.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_005.2026_credito_suplementar__saude-hospital.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_06_-_credito_especial__reducao_saude_repasse_parai.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1510/proj._de_lei_007.26_novo_executivo..docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1534/proj_de_lei_executivo_08.26.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1543/pl_exec._009.26.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_exec._010.26.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_exec._011.26.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1546/pl_exec._012.26.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1547/pl_exec._013.26.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1557/pl_exec._014.26-_novo.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1572/proj_exec_15.26.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1573/proj_exec_16.26.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1574/proj_exec_17.26.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1575/proj_exec_18.26.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1576/proj_exec_19.26.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1577/proj_exec_20.26.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1578/proj_exec_21.26.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1591/pl_exec_22.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_exec_23.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1593/pl_exec_24.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1607/pl_exec_25.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1608/pl_exec_26.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1609/pl_exec_27.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1615/pl_exec._no28.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1616/pl_exec._no29.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_exec._no30.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1629/pl_exec._no31.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1630/pl_exec._no32.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1644/proj_no33_-_exec..docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1645/proj_no34_-_exec..docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1646/proj_no35_-_exec..docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1647/proj_no36_-_exec..docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1648/proj_no37_-_exec..docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1652/pl_no38_exec..docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1653/pl_no39_exec..docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1654/pl_no40_exec.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1655/pl_no41_exec..docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1656/pl_no42_exec..docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1657/pl_no43_exec..docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1666/pl_no44.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1667/pl_no45.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1668/pl_no46.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1669/pl_no47.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1678/pl_no48_-__credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1679/pl_no49_-__credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1680/pl_no50_-__credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1681/pl_no51_-__credito_especial.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1682/pl_no52_-_termo_de_fomento__apae.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1688/projeto_de_lei_053_-___altera_conselho_de_cultura.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1689/projeto_de_lei_054_-_divulgacao_roteiros_turasticos.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1690/projeto_de_lei_055_-_integracao_de_np_nos_roteiros.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1530/emenda_pl_201.2025.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1528/emenda_02-_em_plenario.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1627/emenda.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1579/mocao_de_apoio_1.26.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1508/ped_inf_01.2026_lindon.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1524/ped._inf._02.26.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1535/ped_de_inf._03.26.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1536/ped_de_inf_04.26.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1537/ped_de_inf_05.26.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1558/ped_inf_no6.26.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1559/ped_inf_no7.26.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1589/ped_inf_08.2026.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1618/ped_inf_09.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1619/ped_inf_10.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1632/ped_inf_no12.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1633/ped_inf_no13.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1634/ped_inf_no14.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1635/ped_inf_no15.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1636/ped_inf_no16.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1659/ped_inf_no17.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1660/ped_inf_no18.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1691/ped_inf_no19.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1532/proj_de_resolucao.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1542/projeto_de_resolucao_01.2026.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1522/requerimento_01.2026.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1643/req._eraldo.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_04.2026_vinicio.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1676/requerimento_paraiba.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1696/requerimento_agenor.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1498/ata_da_1a_extraordinaria_em_12.01.2026.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1509/ata_02.02.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1531/ata_09.02.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1541/ata_18.02.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1555/ata_23.02.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1556/ata_sessao_02.03.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1571/ata_09.03.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1590/ata_da_7a_sessao_ordinaria_da_camara_municipal_de_vereadores_de_nova_prata.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1606/ata_8a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1626/ata.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1642/ata_10a_sessao.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1649/ata_11o_sessao.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1651/ata_12o_sessao.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1664/ata_13o_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1665/ata_14a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1677/ata_15o.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1686/ata_16a_sessao.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaprata.rs.leg.br/media/sapl/public/materialegislativa/2026/1695/ata_17o_sessao.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H136"/>
+  <dimension ref="A1:H218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="150.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3846,1616 +4698,3748 @@
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H74" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>312</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
-        <v>313</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>50</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="F75" t="s">
+      <c r="H75" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>316</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>317</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="B76" t="s">
-[...14 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>320</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>321</v>
       </c>
-      <c r="B77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>313</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>314</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>13</v>
+        <v>322</v>
       </c>
       <c r="H77" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>26</v>
+        <v>325</v>
       </c>
       <c r="D78" t="s">
-        <v>313</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>314</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>315</v>
+        <v>17</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H78" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>329</v>
       </c>
       <c r="D79" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>329</v>
+        <v>27</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>330</v>
       </c>
       <c r="H79" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>332</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>16</v>
+        <v>333</v>
       </c>
       <c r="D80" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H80" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>21</v>
+        <v>337</v>
       </c>
       <c r="D81" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>329</v>
+        <v>132</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H81" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>26</v>
+        <v>341</v>
       </c>
       <c r="D82" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="H82" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>31</v>
+        <v>346</v>
       </c>
       <c r="D83" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>329</v>
+        <v>166</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="H83" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>350</v>
       </c>
       <c r="D84" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>329</v>
+        <v>45</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="H84" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>39</v>
+        <v>354</v>
       </c>
       <c r="D85" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>329</v>
+        <v>17</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>44</v>
+        <v>358</v>
       </c>
       <c r="D86" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>45</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="H86" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>49</v>
+        <v>362</v>
       </c>
       <c r="D87" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>22</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="H87" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>54</v>
+        <v>366</v>
       </c>
       <c r="D88" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="H88" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>58</v>
+        <v>370</v>
       </c>
       <c r="D89" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>67</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="H89" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>62</v>
+        <v>374</v>
       </c>
       <c r="D90" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>22</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="H90" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>66</v>
+        <v>378</v>
       </c>
       <c r="D91" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="H91" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>71</v>
+        <v>382</v>
       </c>
       <c r="D92" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>342</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="H92" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>75</v>
+        <v>386</v>
       </c>
       <c r="D93" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>329</v>
+        <v>132</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="H93" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>79</v>
+        <v>390</v>
       </c>
       <c r="D94" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>329</v>
+        <v>27</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="H94" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>83</v>
+        <v>394</v>
       </c>
       <c r="D95" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="H95" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>87</v>
+        <v>398</v>
       </c>
       <c r="D96" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>329</v>
+        <v>50</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="H96" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>91</v>
+        <v>402</v>
       </c>
       <c r="D97" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>329</v>
+        <v>50</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="H97" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>96</v>
+        <v>406</v>
       </c>
       <c r="D98" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>328</v>
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>50</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>387</v>
+        <v>407</v>
       </c>
       <c r="H98" t="s">
-        <v>388</v>
+        <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>389</v>
+        <v>409</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>100</v>
+        <v>410</v>
       </c>
       <c r="D99" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E99" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>390</v>
+        <v>411</v>
       </c>
       <c r="H99" t="s">
-        <v>391</v>
+        <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>104</v>
+        <v>414</v>
       </c>
       <c r="D100" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E100" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>393</v>
+        <v>415</v>
       </c>
       <c r="H100" t="s">
-        <v>394</v>
+        <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>395</v>
+        <v>417</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>108</v>
+        <v>418</v>
       </c>
       <c r="D101" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E101" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>329</v>
+        <v>22</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>396</v>
+        <v>419</v>
       </c>
       <c r="H101" t="s">
-        <v>397</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>398</v>
+        <v>421</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>112</v>
+        <v>422</v>
       </c>
       <c r="D102" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>329</v>
+        <v>45</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>399</v>
+        <v>423</v>
       </c>
       <c r="H102" t="s">
-        <v>400</v>
+        <v>424</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>401</v>
+        <v>425</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>115</v>
+        <v>426</v>
       </c>
       <c r="D103" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>329</v>
+        <v>17</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>402</v>
+        <v>427</v>
       </c>
       <c r="H103" t="s">
-        <v>403</v>
+        <v>428</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>404</v>
+        <v>429</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>119</v>
+        <v>430</v>
       </c>
       <c r="D104" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>405</v>
+        <v>431</v>
       </c>
       <c r="H104" t="s">
-        <v>406</v>
+        <v>432</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>407</v>
+        <v>433</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>123</v>
+        <v>434</v>
       </c>
       <c r="D105" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>329</v>
+        <v>50</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>408</v>
+        <v>435</v>
       </c>
       <c r="H105" t="s">
-        <v>409</v>
+        <v>436</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>127</v>
+        <v>438</v>
       </c>
       <c r="D106" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>329</v>
+        <v>17</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="H106" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>131</v>
+        <v>442</v>
       </c>
       <c r="D107" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>329</v>
+        <v>132</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>414</v>
+        <v>443</v>
       </c>
       <c r="H107" t="s">
-        <v>415</v>
+        <v>444</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>416</v>
+        <v>445</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>446</v>
       </c>
       <c r="D108" t="s">
-        <v>417</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>418</v>
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>45</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>13</v>
+        <v>447</v>
       </c>
       <c r="H108" t="s">
-        <v>419</v>
+        <v>448</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>420</v>
+        <v>449</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="E109" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="F109" t="s">
-        <v>27</v>
+        <v>452</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>13</v>
+        <v>453</v>
       </c>
       <c r="H109" t="s">
-        <v>421</v>
+        <v>454</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>422</v>
+        <v>455</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D110" t="s">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="E110" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="F110" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>423</v>
+        <v>456</v>
       </c>
       <c r="H110" t="s">
-        <v>424</v>
+        <v>457</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>425</v>
+        <v>458</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D111" t="s">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="E111" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="F111" t="s">
-        <v>161</v>
+        <v>22</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>426</v>
+        <v>13</v>
       </c>
       <c r="H111" t="s">
-        <v>427</v>
+        <v>459</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>428</v>
+        <v>460</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D112" t="s">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="E112" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="F112" t="s">
-        <v>161</v>
+        <v>452</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>429</v>
+        <v>461</v>
       </c>
       <c r="H112" t="s">
-        <v>430</v>
+        <v>462</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>431</v>
+        <v>463</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D113" t="s">
-        <v>432</v>
+        <v>450</v>
       </c>
       <c r="E113" t="s">
-        <v>433</v>
+        <v>451</v>
       </c>
       <c r="F113" t="s">
-        <v>161</v>
+        <v>342</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>434</v>
+        <v>464</v>
       </c>
       <c r="H113" t="s">
-        <v>435</v>
+        <v>465</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>436</v>
+        <v>466</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D114" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="E114" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="F114" t="s">
-        <v>22</v>
+        <v>452</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>439</v>
+        <v>467</v>
       </c>
       <c r="H114" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>441</v>
+        <v>469</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D115" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E115" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="F115" t="s">
-        <v>92</v>
+        <v>472</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="H115" t="s">
-        <v>443</v>
+        <v>474</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>444</v>
+        <v>475</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D116" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E116" t="s">
-        <v>438</v>
+        <v>471</v>
+      </c>
+      <c r="F116" t="s">
+        <v>472</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>445</v>
+        <v>476</v>
       </c>
       <c r="H116" t="s">
-        <v>446</v>
+        <v>477</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>447</v>
+        <v>478</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D117" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E117" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="F117" t="s">
-        <v>22</v>
+        <v>472</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>448</v>
+        <v>479</v>
       </c>
       <c r="H117" t="s">
-        <v>449</v>
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>450</v>
+        <v>481</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D118" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E118" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="F118" t="s">
-        <v>22</v>
+        <v>472</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>451</v>
+        <v>482</v>
       </c>
       <c r="H118" t="s">
-        <v>452</v>
+        <v>483</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>453</v>
+        <v>484</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D119" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E119" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="F119" t="s">
-        <v>27</v>
+        <v>472</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>454</v>
+        <v>485</v>
       </c>
       <c r="H119" t="s">
-        <v>455</v>
+        <v>486</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D120" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E120" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="F120" t="s">
-        <v>27</v>
+        <v>472</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>457</v>
+        <v>488</v>
       </c>
       <c r="H120" t="s">
-        <v>458</v>
+        <v>489</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>459</v>
+        <v>490</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D121" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E121" t="s">
-        <v>438</v>
+        <v>471</v>
       </c>
       <c r="F121" t="s">
-        <v>166</v>
+        <v>472</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>460</v>
+        <v>491</v>
       </c>
       <c r="H121" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>462</v>
+        <v>493</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D122" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E122" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>471</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>463</v>
+        <v>494</v>
       </c>
       <c r="H122" t="s">
-        <v>464</v>
+        <v>495</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D123" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="E123" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>471</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>466</v>
+        <v>497</v>
       </c>
       <c r="H123" t="s">
-        <v>467</v>
+        <v>498</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>468</v>
+        <v>499</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D124" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E124" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>471</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>471</v>
+        <v>500</v>
       </c>
       <c r="H124" t="s">
-        <v>472</v>
+        <v>501</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>473</v>
+        <v>502</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="D125" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E125" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>471</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>474</v>
+        <v>503</v>
       </c>
       <c r="H125" t="s">
-        <v>475</v>
+        <v>504</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D126" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="E126" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>471</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>479</v>
+        <v>506</v>
       </c>
       <c r="H126" t="s">
-        <v>480</v>
+        <v>507</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>481</v>
+        <v>508</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D127" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E127" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>485</v>
+        <v>509</v>
       </c>
       <c r="H127" t="s">
-        <v>486</v>
+        <v>510</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>487</v>
+        <v>511</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="D128" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E128" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>488</v>
+        <v>512</v>
       </c>
       <c r="H128" t="s">
-        <v>489</v>
+        <v>513</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>490</v>
+        <v>514</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="D129" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E129" t="s">
-        <v>483</v>
+        <v>471</v>
+      </c>
+      <c r="F129" t="s">
+        <v>472</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>491</v>
+        <v>515</v>
       </c>
       <c r="H129" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="D130" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E130" t="s">
-        <v>483</v>
+        <v>471</v>
+      </c>
+      <c r="F130" t="s">
+        <v>472</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>494</v>
+        <v>518</v>
       </c>
       <c r="H130" t="s">
-        <v>495</v>
+        <v>519</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>496</v>
+        <v>520</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D131" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E131" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="F131" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
       <c r="H131" t="s">
-        <v>498</v>
+        <v>522</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="D132" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E132" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="F132" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>500</v>
+        <v>524</v>
       </c>
       <c r="H132" t="s">
-        <v>501</v>
+        <v>525</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>502</v>
+        <v>526</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="D133" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E133" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="F133" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>503</v>
+        <v>527</v>
       </c>
       <c r="H133" t="s">
-        <v>504</v>
+        <v>528</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>505</v>
+        <v>529</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="D134" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E134" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>506</v>
+        <v>530</v>
       </c>
       <c r="H134" t="s">
-        <v>507</v>
+        <v>531</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>508</v>
+        <v>532</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="D135" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="E135" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="F135" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>509</v>
+        <v>533</v>
       </c>
       <c r="H135" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>511</v>
+        <v>535</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
+        <v>104</v>
+      </c>
+      <c r="D136" t="s">
+        <v>470</v>
+      </c>
+      <c r="E136" t="s">
+        <v>471</v>
+      </c>
+      <c r="F136" t="s">
+        <v>472</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H136" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>538</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>108</v>
+      </c>
+      <c r="D137" t="s">
+        <v>470</v>
+      </c>
+      <c r="E137" t="s">
+        <v>471</v>
+      </c>
+      <c r="F137" t="s">
+        <v>472</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H137" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>541</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>112</v>
+      </c>
+      <c r="D138" t="s">
+        <v>470</v>
+      </c>
+      <c r="E138" t="s">
+        <v>471</v>
+      </c>
+      <c r="F138" t="s">
+        <v>472</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H138" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>544</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>115</v>
+      </c>
+      <c r="D139" t="s">
+        <v>470</v>
+      </c>
+      <c r="E139" t="s">
+        <v>471</v>
+      </c>
+      <c r="F139" t="s">
+        <v>472</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H139" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>547</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>119</v>
+      </c>
+      <c r="D140" t="s">
+        <v>470</v>
+      </c>
+      <c r="E140" t="s">
+        <v>471</v>
+      </c>
+      <c r="F140" t="s">
+        <v>472</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H140" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>550</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>123</v>
+      </c>
+      <c r="D141" t="s">
+        <v>470</v>
+      </c>
+      <c r="E141" t="s">
+        <v>471</v>
+      </c>
+      <c r="F141" t="s">
+        <v>472</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H141" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>553</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>127</v>
+      </c>
+      <c r="D142" t="s">
+        <v>470</v>
+      </c>
+      <c r="E142" t="s">
+        <v>471</v>
+      </c>
+      <c r="F142" t="s">
+        <v>472</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H142" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>556</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>131</v>
+      </c>
+      <c r="D143" t="s">
+        <v>470</v>
+      </c>
+      <c r="E143" t="s">
+        <v>471</v>
+      </c>
+      <c r="F143" t="s">
+        <v>472</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H143" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>559</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>136</v>
+      </c>
+      <c r="D144" t="s">
+        <v>470</v>
+      </c>
+      <c r="E144" t="s">
+        <v>471</v>
+      </c>
+      <c r="F144" t="s">
+        <v>472</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H144" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>562</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>140</v>
+      </c>
+      <c r="D145" t="s">
+        <v>470</v>
+      </c>
+      <c r="E145" t="s">
+        <v>471</v>
+      </c>
+      <c r="F145" t="s">
+        <v>472</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H145" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>565</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>144</v>
+      </c>
+      <c r="D146" t="s">
+        <v>470</v>
+      </c>
+      <c r="E146" t="s">
+        <v>471</v>
+      </c>
+      <c r="F146" t="s">
+        <v>472</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H146" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>568</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>148</v>
+      </c>
+      <c r="D147" t="s">
+        <v>470</v>
+      </c>
+      <c r="E147" t="s">
+        <v>471</v>
+      </c>
+      <c r="F147" t="s">
+        <v>472</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H147" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>571</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>152</v>
+      </c>
+      <c r="D148" t="s">
+        <v>470</v>
+      </c>
+      <c r="E148" t="s">
+        <v>471</v>
+      </c>
+      <c r="F148" t="s">
+        <v>472</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H148" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>574</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>156</v>
+      </c>
+      <c r="D149" t="s">
+        <v>470</v>
+      </c>
+      <c r="E149" t="s">
+        <v>471</v>
+      </c>
+      <c r="F149" t="s">
+        <v>472</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H149" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>577</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>160</v>
+      </c>
+      <c r="D150" t="s">
+        <v>470</v>
+      </c>
+      <c r="E150" t="s">
+        <v>471</v>
+      </c>
+      <c r="F150" t="s">
+        <v>472</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H150" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>580</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>165</v>
+      </c>
+      <c r="D151" t="s">
+        <v>470</v>
+      </c>
+      <c r="E151" t="s">
+        <v>471</v>
+      </c>
+      <c r="F151" t="s">
+        <v>472</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H151" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>583</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>170</v>
+      </c>
+      <c r="D152" t="s">
+        <v>470</v>
+      </c>
+      <c r="E152" t="s">
+        <v>471</v>
+      </c>
+      <c r="F152" t="s">
+        <v>472</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H152" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>586</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>174</v>
+      </c>
+      <c r="D153" t="s">
+        <v>470</v>
+      </c>
+      <c r="E153" t="s">
+        <v>471</v>
+      </c>
+      <c r="F153" t="s">
+        <v>472</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H153" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>589</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>178</v>
+      </c>
+      <c r="D154" t="s">
+        <v>470</v>
+      </c>
+      <c r="E154" t="s">
+        <v>471</v>
+      </c>
+      <c r="F154" t="s">
+        <v>472</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H154" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>592</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>182</v>
+      </c>
+      <c r="D155" t="s">
+        <v>470</v>
+      </c>
+      <c r="E155" t="s">
+        <v>471</v>
+      </c>
+      <c r="F155" t="s">
+        <v>472</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H155" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>595</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>186</v>
+      </c>
+      <c r="D156" t="s">
+        <v>470</v>
+      </c>
+      <c r="E156" t="s">
+        <v>471</v>
+      </c>
+      <c r="F156" t="s">
+        <v>472</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H156" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>598</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>190</v>
+      </c>
+      <c r="D157" t="s">
+        <v>470</v>
+      </c>
+      <c r="E157" t="s">
+        <v>471</v>
+      </c>
+      <c r="F157" t="s">
+        <v>472</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H157" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>601</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>194</v>
+      </c>
+      <c r="D158" t="s">
+        <v>470</v>
+      </c>
+      <c r="E158" t="s">
+        <v>471</v>
+      </c>
+      <c r="F158" t="s">
+        <v>472</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H158" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>604</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>198</v>
+      </c>
+      <c r="D159" t="s">
+        <v>470</v>
+      </c>
+      <c r="E159" t="s">
+        <v>471</v>
+      </c>
+      <c r="F159" t="s">
+        <v>472</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H159" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>607</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>202</v>
+      </c>
+      <c r="D160" t="s">
+        <v>470</v>
+      </c>
+      <c r="E160" t="s">
+        <v>471</v>
+      </c>
+      <c r="F160" t="s">
+        <v>472</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H160" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>610</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>206</v>
+      </c>
+      <c r="D161" t="s">
+        <v>470</v>
+      </c>
+      <c r="E161" t="s">
+        <v>471</v>
+      </c>
+      <c r="F161" t="s">
+        <v>472</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H161" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>613</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>210</v>
+      </c>
+      <c r="D162" t="s">
+        <v>470</v>
+      </c>
+      <c r="E162" t="s">
+        <v>471</v>
+      </c>
+      <c r="F162" t="s">
+        <v>472</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H162" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>616</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>214</v>
+      </c>
+      <c r="D163" t="s">
+        <v>470</v>
+      </c>
+      <c r="E163" t="s">
+        <v>471</v>
+      </c>
+      <c r="F163" t="s">
+        <v>472</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H163" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>619</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>620</v>
+      </c>
+      <c r="D164" t="s">
+        <v>470</v>
+      </c>
+      <c r="E164" t="s">
+        <v>471</v>
+      </c>
+      <c r="F164" t="s">
+        <v>472</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H164" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>623</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>217</v>
+      </c>
+      <c r="D165" t="s">
+        <v>470</v>
+      </c>
+      <c r="E165" t="s">
+        <v>471</v>
+      </c>
+      <c r="F165" t="s">
+        <v>472</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H165" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>626</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>221</v>
+      </c>
+      <c r="D166" t="s">
+        <v>470</v>
+      </c>
+      <c r="E166" t="s">
+        <v>471</v>
+      </c>
+      <c r="F166" t="s">
+        <v>472</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H166" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>629</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>225</v>
+      </c>
+      <c r="D167" t="s">
+        <v>470</v>
+      </c>
+      <c r="E167" t="s">
+        <v>471</v>
+      </c>
+      <c r="F167" t="s">
+        <v>472</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H167" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>632</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>229</v>
+      </c>
+      <c r="D168" t="s">
+        <v>470</v>
+      </c>
+      <c r="E168" t="s">
+        <v>471</v>
+      </c>
+      <c r="F168" t="s">
+        <v>472</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H168" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>635</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>233</v>
+      </c>
+      <c r="D169" t="s">
+        <v>470</v>
+      </c>
+      <c r="E169" t="s">
+        <v>471</v>
+      </c>
+      <c r="F169" t="s">
+        <v>472</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H169" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>638</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" t="s">
+        <v>639</v>
+      </c>
+      <c r="E170" t="s">
+        <v>640</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H170" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>642</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>16</v>
+      </c>
+      <c r="D171" t="s">
+        <v>639</v>
+      </c>
+      <c r="E171" t="s">
+        <v>640</v>
+      </c>
+      <c r="F171" t="s">
+        <v>27</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H171" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>644</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>21</v>
+      </c>
+      <c r="D172" t="s">
+        <v>639</v>
+      </c>
+      <c r="E172" t="s">
+        <v>640</v>
+      </c>
+      <c r="F172" t="s">
+        <v>27</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H172" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>647</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>26</v>
+      </c>
+      <c r="D173" t="s">
+        <v>639</v>
+      </c>
+      <c r="E173" t="s">
+        <v>640</v>
+      </c>
+      <c r="F173" t="s">
+        <v>161</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H173" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>650</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>31</v>
+      </c>
+      <c r="D174" t="s">
+        <v>639</v>
+      </c>
+      <c r="E174" t="s">
+        <v>640</v>
+      </c>
+      <c r="F174" t="s">
+        <v>161</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H174" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>653</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>654</v>
+      </c>
+      <c r="E175" t="s">
+        <v>655</v>
+      </c>
+      <c r="F175" t="s">
+        <v>161</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H175" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>658</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" t="s">
+        <v>659</v>
+      </c>
+      <c r="E176" t="s">
+        <v>660</v>
+      </c>
+      <c r="F176" t="s">
+        <v>22</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H176" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>663</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>16</v>
+      </c>
+      <c r="D177" t="s">
+        <v>659</v>
+      </c>
+      <c r="E177" t="s">
+        <v>660</v>
+      </c>
+      <c r="F177" t="s">
+        <v>92</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H177" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>666</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>21</v>
+      </c>
+      <c r="D178" t="s">
+        <v>659</v>
+      </c>
+      <c r="E178" t="s">
+        <v>660</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H178" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>669</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>26</v>
+      </c>
+      <c r="D179" t="s">
+        <v>659</v>
+      </c>
+      <c r="E179" t="s">
+        <v>660</v>
+      </c>
+      <c r="F179" t="s">
+        <v>22</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H179" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>672</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>31</v>
+      </c>
+      <c r="D180" t="s">
+        <v>659</v>
+      </c>
+      <c r="E180" t="s">
+        <v>660</v>
+      </c>
+      <c r="F180" t="s">
+        <v>22</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H180" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>675</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>35</v>
+      </c>
+      <c r="D181" t="s">
+        <v>659</v>
+      </c>
+      <c r="E181" t="s">
+        <v>660</v>
+      </c>
+      <c r="F181" t="s">
+        <v>27</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H181" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>678</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>39</v>
+      </c>
+      <c r="D182" t="s">
+        <v>659</v>
+      </c>
+      <c r="E182" t="s">
+        <v>660</v>
+      </c>
+      <c r="F182" t="s">
+        <v>27</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H182" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>681</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>44</v>
+      </c>
+      <c r="D183" t="s">
+        <v>659</v>
+      </c>
+      <c r="E183" t="s">
+        <v>660</v>
+      </c>
+      <c r="F183" t="s">
+        <v>166</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H183" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>684</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>49</v>
+      </c>
+      <c r="D184" t="s">
+        <v>659</v>
+      </c>
+      <c r="E184" t="s">
+        <v>660</v>
+      </c>
+      <c r="F184" t="s">
+        <v>27</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H184" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>687</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
         <v>54</v>
       </c>
-      <c r="D136" t="s">
-[...12 lines deleted...]
-        <v>513</v>
+      <c r="D185" t="s">
+        <v>659</v>
+      </c>
+      <c r="E185" t="s">
+        <v>660</v>
+      </c>
+      <c r="F185" t="s">
+        <v>166</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H185" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>690</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>62</v>
+      </c>
+      <c r="D186" t="s">
+        <v>659</v>
+      </c>
+      <c r="E186" t="s">
+        <v>660</v>
+      </c>
+      <c r="F186" t="s">
+        <v>132</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H186" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>693</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>66</v>
+      </c>
+      <c r="D187" t="s">
+        <v>659</v>
+      </c>
+      <c r="E187" t="s">
+        <v>660</v>
+      </c>
+      <c r="F187" t="s">
+        <v>132</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H187" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>696</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>71</v>
+      </c>
+      <c r="D188" t="s">
+        <v>659</v>
+      </c>
+      <c r="E188" t="s">
+        <v>660</v>
+      </c>
+      <c r="F188" t="s">
+        <v>27</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H188" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>699</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>75</v>
+      </c>
+      <c r="D189" t="s">
+        <v>659</v>
+      </c>
+      <c r="E189" t="s">
+        <v>660</v>
+      </c>
+      <c r="F189" t="s">
+        <v>22</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H189" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>702</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>79</v>
+      </c>
+      <c r="D190" t="s">
+        <v>659</v>
+      </c>
+      <c r="E190" t="s">
+        <v>660</v>
+      </c>
+      <c r="F190" t="s">
+        <v>22</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H190" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>705</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>83</v>
+      </c>
+      <c r="D191" t="s">
+        <v>659</v>
+      </c>
+      <c r="E191" t="s">
+        <v>660</v>
+      </c>
+      <c r="F191" t="s">
+        <v>22</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H191" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>708</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>87</v>
+      </c>
+      <c r="D192" t="s">
+        <v>659</v>
+      </c>
+      <c r="E192" t="s">
+        <v>660</v>
+      </c>
+      <c r="F192" t="s">
+        <v>22</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H192" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>711</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>91</v>
+      </c>
+      <c r="D193" t="s">
+        <v>659</v>
+      </c>
+      <c r="E193" t="s">
+        <v>660</v>
+      </c>
+      <c r="F193" t="s">
+        <v>27</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H193" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>714</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" t="s">
+        <v>715</v>
+      </c>
+      <c r="E194" t="s">
+        <v>716</v>
+      </c>
+      <c r="F194" t="s">
+        <v>452</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H194" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>719</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>16</v>
+      </c>
+      <c r="D195" t="s">
+        <v>715</v>
+      </c>
+      <c r="E195" t="s">
+        <v>716</v>
+      </c>
+      <c r="F195" t="s">
+        <v>452</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H195" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>722</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" t="s">
+        <v>723</v>
+      </c>
+      <c r="E196" t="s">
+        <v>724</v>
+      </c>
+      <c r="F196" t="s">
+        <v>45</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H196" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>727</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>16</v>
+      </c>
+      <c r="D197" t="s">
+        <v>723</v>
+      </c>
+      <c r="E197" t="s">
+        <v>724</v>
+      </c>
+      <c r="F197" t="s">
+        <v>50</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H197" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>730</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>26</v>
+      </c>
+      <c r="D198" t="s">
+        <v>723</v>
+      </c>
+      <c r="E198" t="s">
+        <v>724</v>
+      </c>
+      <c r="F198" t="s">
+        <v>27</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H198" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>733</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>31</v>
+      </c>
+      <c r="D199" t="s">
+        <v>723</v>
+      </c>
+      <c r="E199" t="s">
+        <v>724</v>
+      </c>
+      <c r="F199" t="s">
+        <v>45</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H199" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>736</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>35</v>
+      </c>
+      <c r="D200" t="s">
+        <v>723</v>
+      </c>
+      <c r="E200" t="s">
+        <v>724</v>
+      </c>
+      <c r="F200" t="s">
+        <v>737</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H200" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>740</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" t="s">
+        <v>741</v>
+      </c>
+      <c r="E201" t="s">
+        <v>742</v>
+      </c>
+      <c r="F201" t="s">
+        <v>743</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H201" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>746</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>16</v>
+      </c>
+      <c r="D202" t="s">
+        <v>741</v>
+      </c>
+      <c r="E202" t="s">
+        <v>742</v>
+      </c>
+      <c r="F202" t="s">
+        <v>743</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H202" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>749</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" t="s">
+        <v>741</v>
+      </c>
+      <c r="E203" t="s">
+        <v>742</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H203" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>752</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>26</v>
+      </c>
+      <c r="D204" t="s">
+        <v>741</v>
+      </c>
+      <c r="E204" t="s">
+        <v>742</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H204" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>755</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>31</v>
+      </c>
+      <c r="D205" t="s">
+        <v>741</v>
+      </c>
+      <c r="E205" t="s">
+        <v>742</v>
+      </c>
+      <c r="F205" t="s">
+        <v>743</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H205" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>758</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>35</v>
+      </c>
+      <c r="D206" t="s">
+        <v>741</v>
+      </c>
+      <c r="E206" t="s">
+        <v>742</v>
+      </c>
+      <c r="F206" t="s">
+        <v>743</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H206" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>761</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>39</v>
+      </c>
+      <c r="D207" t="s">
+        <v>741</v>
+      </c>
+      <c r="E207" t="s">
+        <v>742</v>
+      </c>
+      <c r="F207" t="s">
+        <v>743</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H207" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>764</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>44</v>
+      </c>
+      <c r="D208" t="s">
+        <v>741</v>
+      </c>
+      <c r="E208" t="s">
+        <v>742</v>
+      </c>
+      <c r="F208" t="s">
+        <v>743</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H208" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>767</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>49</v>
+      </c>
+      <c r="D209" t="s">
+        <v>741</v>
+      </c>
+      <c r="E209" t="s">
+        <v>742</v>
+      </c>
+      <c r="F209" t="s">
+        <v>743</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H209" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>770</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>54</v>
+      </c>
+      <c r="D210" t="s">
+        <v>741</v>
+      </c>
+      <c r="E210" t="s">
+        <v>742</v>
+      </c>
+      <c r="F210" t="s">
+        <v>743</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H210" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>773</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>58</v>
+      </c>
+      <c r="D211" t="s">
+        <v>741</v>
+      </c>
+      <c r="E211" t="s">
+        <v>742</v>
+      </c>
+      <c r="F211" t="s">
+        <v>743</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H211" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>776</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>62</v>
+      </c>
+      <c r="D212" t="s">
+        <v>741</v>
+      </c>
+      <c r="E212" t="s">
+        <v>742</v>
+      </c>
+      <c r="F212" t="s">
+        <v>743</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H212" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>779</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>66</v>
+      </c>
+      <c r="D213" t="s">
+        <v>741</v>
+      </c>
+      <c r="E213" t="s">
+        <v>742</v>
+      </c>
+      <c r="F213" t="s">
+        <v>743</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H213" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>782</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>71</v>
+      </c>
+      <c r="D214" t="s">
+        <v>741</v>
+      </c>
+      <c r="E214" t="s">
+        <v>742</v>
+      </c>
+      <c r="F214" t="s">
+        <v>783</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H214" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>786</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>75</v>
+      </c>
+      <c r="D215" t="s">
+        <v>741</v>
+      </c>
+      <c r="E215" t="s">
+        <v>742</v>
+      </c>
+      <c r="F215" t="s">
+        <v>783</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H215" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>789</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>79</v>
+      </c>
+      <c r="D216" t="s">
+        <v>741</v>
+      </c>
+      <c r="E216" t="s">
+        <v>742</v>
+      </c>
+      <c r="F216" t="s">
+        <v>783</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H216" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>792</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>83</v>
+      </c>
+      <c r="D217" t="s">
+        <v>741</v>
+      </c>
+      <c r="E217" t="s">
+        <v>742</v>
+      </c>
+      <c r="F217" t="s">
+        <v>783</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H217" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>795</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>87</v>
+      </c>
+      <c r="D218" t="s">
+        <v>741</v>
+      </c>
+      <c r="E218" t="s">
+        <v>742</v>
+      </c>
+      <c r="F218" t="s">
+        <v>783</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H218" t="s">
+        <v>797</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5551,50 +8535,132 @@
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>